--- v0 (2026-10-13)
+++ v1 (2026-10-29)
@@ -1,3288 +1,1942 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C414C9" w:rsidRPr="003C4846" w:rsidRDefault="00C414C9" w:rsidP="00A96EC1">
-[...5 lines deleted...]
-        <w:spacing w:before="100" w:after="80" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="214DA5AE" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Arial"/>
-[...796 lines deleted...]
-    <w:p w:rsidR="00E8789D" w:rsidRDefault="00E8789D" w:rsidP="00674DC4">
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>KWESTIONARIUSZ DLA OSOBY UBIEGAJĄCEJ SIĘ O ZATRUDNIENIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD9B6B7" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D434E4A" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1F557C" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Imię (imiona) i nazwisko……………………………………………………………....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1F3F68" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Data urodzenia …………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FF3B58" w14:textId="69C42132" w:rsidR="00DC304D" w:rsidRPr="00DC304D" w:rsidRDefault="00DC304D" w:rsidP="00DC304D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...70 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Miejsce zamieszkania.………………………………..………………………...……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD02597" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Dane kontaktowe ..........................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183EDD29" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (wskazane przez osobę ubiegającą się o zatrudnienie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FC6783" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRDefault="00DC304D" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB7366D" w14:textId="690D3565" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...227 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykształcenie  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC304D">
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AFC6D9" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136C1EBE" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(nazwa szkoły i rok jej ukończenia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E4236F" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C302CF3" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(zawód, specjalność, stopień naukowy, tytuł zawodowy, tytuł naukowy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F390EAA" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF465ED" w14:textId="66D9CFA9" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...90 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Kwalifikacje zawodowe</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC304D">
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF70A97" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.......................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5E265C" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.......................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F279A8" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(kursy, studia podyplomowe lub inne formy uzupełnienia wiedzy lub umiejętności)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1CBD9E" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRDefault="00DC304D" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B31DA87" w14:textId="244A5A85" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Przebieg dotychczasowego zatrudnienia………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3299453D" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D01F79F" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F856D06" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB445FE" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(okresy zatrudnienia u kolejnych pracodawców oraz zajmowane stanowiska pracy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEDC755" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Dodatkowe dane osobowe, jeżeli prawo lub obowiązek ich podania wynika z przepisów szczególnych ………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F051293" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A64D45" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EF2EEE" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E81249" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121272B5" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C74AB7" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408A3AD4" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  …………..……………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FFA385" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   (miejscowość i data)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(podpis osoby ubiegającej się o zatrudnienie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1730EA41" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A977749" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...19 lines deleted...]
-        <w:ind w:left="76"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC803C9" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27460ED0" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B2FE67" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informacja dotycząca  przetwarzania danych osobowych   dla kandydata do pracy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED6A223" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B170810" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zgodnie z art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych (RODO), poniżej przekazujemy informacje dotyczące przetwarzania Pani/Pana danych osobowych:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9CFE4B" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...37 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD44ABA" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administratorem danych osobowych kandydata do pracy jest pracodawca – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Warmińsko-Mazurska Agencja Rozwoju Regionalnego S.A. w Olsztynie  (dalej: Spółka).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D43A65A" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475189EF" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spółka powołała Inspektora Ochrony Danych, z którym kontakt jest możliwy pod adresem email: iod@</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="006E0968">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Courier New"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>wmarr.olsztyn.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E257B5B" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...26 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EFA0A42" w14:textId="0FC99DE0" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:strike/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Dane osobowe przetwarzane będą przez Spółkę w celu przeprowadzenia procesu rekrutacji na wolne stanowisko pracy, będą przetwarzane w celu wykonania praw i obowiązków wynikających z przepisów prawa pracy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD42F7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w szczególności przepisów ustawy Kodeks pracy. Dane osobowe kandydata do pracy przechowujemy przez okres prowadzenia postępowania rekrutacyjnego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7968424A" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC4198E" w14:textId="40EE10A9" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dane osobowe na etapie rekrutacji będą przetwarzane na podstawie art. 6 ust. 1 lit c) RODO, co oznacza, że Spółka ma prawo przetwarzać te dane, ponieważ jest to niezbędne do wypełnienia obowiązków, które na Spółkę nakładają przepisy prawa pracy, m.in. obowiązku uzyskania od osoby ubiegającej się o zatrudnienie danych wymienionych w art. 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 1 i danych zawartych w dokumentach złożonych przez kandydata do pracy, o których mowa w art. 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>§ 3  Kodeksu pracy. W przypadku, gdy kandydat do pracy dobrowolnie lub na wniosek Spółki przekaże Spółce szerszy zakres danych niż wymagany przepisami prawa pracy, podstawą przetwarzania danych przekazanych w tym szerszym zakresie, będzie zgoda kandydata do pracy na przetwarzanie tych danych (art. 6 ust. 1 lit a) RODO).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brak zgody kandydata do pracy, o której mowa w zdaniu poprzednim, lub wycofanie takiej zgody, nie będzie w jakikolwiek sposób niekorzystnie wpływało na traktowanie kandydata do pracy, a także nie spowoduje wobec kandydata jakichkolwiek negatywnych konsekwencji, zwłaszcza nie będzie stanowiło przyczyny uzasadniającej odmowę zatrudnienia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11151C0E" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E1F2CA" w14:textId="0801F884" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podanie przez kandydata do pracy danych osobowych w zakresie przewidzianym art. 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 1 Kodeksu pracy jest wymogiem ustawowym. W przypadku niepodania tych danych Spółka może  odmówić kandydatowi udziału w postępowaniu rekrutacyjnym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042C27F2" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...23 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D052C6F" w14:textId="77777777" w:rsidR="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-          <w:b/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informujemy także, że w każdym czasie przysługuje kandydatowi do pracy prawo dostępu do danych osobowych, jak również prawo żądania ich sprostowania. Prawo do usunięcia danych, prawo do  ograniczenia przetwarzania danych,  prawo do przenoszenia danych oraz prawo do sprzeciwu, przysługuje w przypadkach i na zasadach określonych odpowiednio w art. 17-22 RODO. Jeżeli kandydat do pracy uważa, że przetwarzanie danych osobowych narusza przepisy o ochronie danych osobowych, ma prawo wniesienia skargi do organu nadzorczego (Prezesa Urzędu Ochrony Danych Osobowych).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AFD989" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRDefault="00DC304D" w:rsidP="00DC304D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...43 lines deleted...]
-        <w:ind w:left="-284"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E3DFAB" w14:textId="77777777" w:rsidR="00BA35E1" w:rsidRPr="00BA35E1" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA35E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Potwierdzam zapoznanie się z powyższą informacją</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B51EA66" w14:textId="77777777" w:rsidR="00BA35E1" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21BD56F0" w14:textId="77777777" w:rsidR="00BA35E1" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0843F0" w14:textId="309A1250" w:rsidR="00BA35E1" w:rsidRPr="00BA35E1" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA35E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………………                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C392155" w14:textId="07233D76" w:rsidR="00DC304D" w:rsidRPr="002A5BD8" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA35E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data i czytelny podpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE0330F" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRPr="002B1420" w:rsidRDefault="00DC304D" w:rsidP="00DC304D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1725"/>
+          <w:tab w:val="left" w:pos="8190"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-        <w:ind w:left="-284"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0713BB44" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRPr="008A6DD9" w:rsidRDefault="00DC304D" w:rsidP="00DC304D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...18 lines deleted...]
-        <w:ind w:left="-284"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2DCA1E" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRPr="006E0968" w:rsidRDefault="00DC304D" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-        <w:ind w:left="-284"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8656AC" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="390"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...68 lines deleted...]
-        <w:ind w:left="-284"/>
+          <w:rFonts w:eastAsia="Verdana"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB7CEBD" w14:textId="77777777" w:rsidR="00E612AB" w:rsidRPr="00D7757F" w:rsidRDefault="00E612AB" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...119 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E612AB" w:rsidRPr="00D7757F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...102 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30916BEE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AE300554"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="436" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1156" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1876" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2596" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3316" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4036" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4756" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5476" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6196" w:hanging="180"/>
-[...13 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:hint="default"/>
-[...99 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...189 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="1" w16cid:durableId="1098252677">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C414C9"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00E8789D"/>
+    <w:rsidRoot w:val="005953B4"/>
+    <w:rsid w:val="00512989"/>
+    <w:rsid w:val="005953B4"/>
+    <w:rsid w:val="006D67FD"/>
+    <w:rsid w:val="006E0968"/>
+    <w:rsid w:val="007A0CD3"/>
+    <w:rsid w:val="00BA35E1"/>
+    <w:rsid w:val="00BD42F7"/>
+    <w:rsid w:val="00D7757F"/>
+    <w:rsid w:val="00D857F0"/>
+    <w:rsid w:val="00DC304D"/>
+    <w:rsid w:val="00E612AB"/>
+    <w:rsid w:val="00FC1B32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="38181894"/>
+  <w15:docId w15:val="{B0A4CD24-FAAE-45A2-8B8D-8344E474A571}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C414C9"/>
+    <w:rsid w:val="007A0CD3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
-[...8 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
-    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E3FF6"/>
+    <w:rsid w:val="007A0CD3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008E3FF6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A0CD3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...56 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00674DC4"/>
-[...298 lines deleted...]
-    <w:rsid w:val="00674DC4"/>
+    <w:rsid w:val="00DC304D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="260264907">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.jagiello@wmarr.olsztyn.pl" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@pcdzialdowo.com.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3526,86 +2180,71 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>1</Pages>
+  <Words>662</Words>
+  <Characters>3972</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7781</CharactersWithSpaces>
+  <CharactersWithSpaces>4625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Konferencje</dc:creator>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
+  <dc:title/>
+  <dc:subject/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>